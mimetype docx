--- v0 (2026-01-07)
+++ v1 (2026-07-05)
@@ -1,1572 +1,1696 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5775862D" w14:textId="1E6586BC" w:rsidR="00852283" w:rsidRDefault="001346E3" w:rsidP="00852283">
-      <w:r w:rsidRPr="006B120F">
+    <w:p w:rsidRPr="00776582" w:rsidR="00852283" w:rsidP="00852283" w:rsidRDefault="00852283" w14:paraId="6D9A008F" w14:textId="6B8C96FD">
+      <w:pPr/>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="001346E3">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="" w:cs="" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Training Provider Awards: Innovative Koorie Learner Pathways </w:t>
       </w:r>
-      <w:r w:rsidR="00A95D31">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00A95D31">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="" w:cs="" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B120F">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="001346E3">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="" w:cs="" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A95D31">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00A95D31">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="" w:cs="" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Non-</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B120F">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="001346E3">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="" w:cs="" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>TAFE Provider</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6BE8">
+      <w:r w:rsidR="001346E3">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00776582" w:rsidR="00852283" w:rsidP="00852283" w:rsidRDefault="00852283" w14:paraId="0548D5FB" w14:textId="7EB9027A">
+      <w:pPr/>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00B916CC" w:rsidRPr="00B916CC">
-[...2 lines deleted...]
-      <w:r w:rsidR="00626D4A">
+      <w:r w:rsidR="003A121E">
+        <w:rPr/>
+        <w:t xml:space="preserve">This award is for innovative </w:t>
+      </w:r>
+      <w:r w:rsidR="4A94E910">
+        <w:rPr/>
+        <w:t>initiatives</w:t>
+      </w:r>
+      <w:r w:rsidR="5BAED213">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and partnerships</w:t>
+      </w:r>
+      <w:r w:rsidR="4A94E910">
+        <w:rPr/>
+        <w:t xml:space="preserve"> that has </w:t>
+      </w:r>
+      <w:r w:rsidR="4A94E910">
+        <w:rPr/>
+        <w:t>lead</w:t>
+      </w:r>
+      <w:r w:rsidR="4A94E910">
+        <w:rPr/>
+        <w:t xml:space="preserve"> to positive outcomes for Koorie learners in</w:t>
+      </w:r>
+      <w:r w:rsidR="44E13A3A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> non-compulsory education setting other than TAFE.</w:t>
+      </w:r>
+      <w:r w:rsidR="4A94E910">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B916CC" w:rsidRPr="00B916CC">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="445DC0F2" w14:textId="53BF9C13" w:rsidR="00852283" w:rsidRPr="00776582" w:rsidRDefault="00852283" w:rsidP="00852283">
+    <w:p w:rsidRPr="00776582" w:rsidR="00852283" w:rsidP="4B6FEC3A" w:rsidRDefault="00852283" w14:paraId="16EC495D" w14:textId="4997630A">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00776582">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="33A51FAA">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*VAEAI uses the term “Koorie” when referring to all Aboriginal and Torress Straight Islander peoples </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="33A51FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>residing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="33A51FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Victoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00776582" w:rsidR="00852283" w:rsidP="00852283" w:rsidRDefault="00852283" w14:paraId="445DC0F2" w14:textId="41E3E4A5">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00852283">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>To be eligible, you must:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3244E553" w14:textId="25CC3DB7" w:rsidR="00852283" w:rsidRPr="00776582" w:rsidRDefault="00196D56" w:rsidP="00582A5D">
+    <w:p w:rsidRPr="00776582" w:rsidR="00852283" w:rsidP="00582A5D" w:rsidRDefault="00196D56" w14:paraId="3244E553" w14:textId="0082F718">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00196D56">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00196D56">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
-      <w:r w:rsidR="00582A5D" w:rsidRPr="00582A5D">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00582A5D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Be either a Victorian Learn Local, Private Registered Training Organisation</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00034251">
+        <w:t>Be either a Victorian Learn Local, Private Registered Training Organisation or University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00582A5D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00196D56">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00196D56">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
-      <w:r w:rsidR="00582A5D" w:rsidRPr="00582A5D">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00582A5D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support the Wurreker Strategy through active involvement in community driven</w:t>
       </w:r>
-      <w:r w:rsidR="00582A5D">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00582A5D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00582A5D" w:rsidRPr="00582A5D">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00582A5D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>partnership arrangements which support career development and employment outcomes for</w:t>
       </w:r>
-      <w:r w:rsidR="00582A5D">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00582A5D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00582A5D" w:rsidRPr="00582A5D">
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00582A5D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>its Koorie students.</w:t>
       </w:r>
-      <w:r w:rsidR="00776582">
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="4B6FEC3A" w:rsidRDefault="00BB7567" w14:paraId="0C20615E" w14:textId="718D019D">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="0B3E85F9">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Nomin</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB32D5">
+        <w:t>Nominee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00BB7567">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ee details</w:t>
+        <w:t xml:space="preserve"> details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="42" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1114"/>
         <w:gridCol w:w="679"/>
         <w:gridCol w:w="292"/>
         <w:gridCol w:w="2368"/>
         <w:gridCol w:w="1358"/>
         <w:gridCol w:w="658"/>
         <w:gridCol w:w="2473"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB7567" w14:paraId="61862C99" w14:textId="77777777" w:rsidTr="00776582">
+      <w:tr w:rsidR="00BB7567" w:rsidTr="4B6FEC3A" w14:paraId="61862C99" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="35FE4DB0" w14:textId="7535DE54" w:rsidR="00BB7567" w:rsidRPr="00BB7567" w:rsidRDefault="00BB7567" w:rsidP="00BF40D0">
+          <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00BB7567" w14:paraId="35FE4DB0" w14:textId="7535DE54">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1003194953"/>
             <w:placeholder>
               <w:docPart w:val="B429423AAD624EC7A3A6A72259392B90"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6731" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                <w:tcMar/>
               </w:tcPr>
-              <w:p w14:paraId="01C79AB1" w14:textId="238B4E56" w:rsidR="00BB7567" w:rsidRPr="00BB7567" w:rsidRDefault="00FD6506" w:rsidP="00BF40D0">
+              <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00FD6506" w14:paraId="01C79AB1" w14:textId="238B4E56">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DC56A4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:sdtEndPr>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB7567" w14:paraId="05B83EDC" w14:textId="77777777" w:rsidTr="00776582">
+      <w:tr w:rsidR="00BB7567" w:rsidTr="4B6FEC3A" w14:paraId="05B83EDC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="36F6ECA3" w14:textId="17C43347" w:rsidR="00BB7567" w:rsidRDefault="00BB7567" w:rsidP="00BF40D0">
+          <w:p w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00BB7567" w14:paraId="36F6ECA3" w14:textId="17C43347">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="159896028"/>
             <w:placeholder>
               <w:docPart w:val="AD0FE207BB8E43FFB3C46B2AB788C103"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7023" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                <w:tcMar/>
               </w:tcPr>
-              <w:p w14:paraId="39E0F232" w14:textId="1FA23448" w:rsidR="00BB7567" w:rsidRPr="00BB7567" w:rsidRDefault="00FD6506" w:rsidP="00BF40D0">
+              <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00FD6506" w14:paraId="39E0F232" w14:textId="1FA23448">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DC56A4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:sdtEndPr>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB7567" w14:paraId="762A1858" w14:textId="77777777" w:rsidTr="00776582">
+      <w:tr w:rsidR="00BB7567" w:rsidTr="4B6FEC3A" w14:paraId="762A1858" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7369E18B" w14:textId="77777777" w:rsidR="00BB7567" w:rsidRPr="00BB7567" w:rsidRDefault="00BB7567" w:rsidP="00BF40D0">
+          <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00BB7567" w14:paraId="7369E18B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7567">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Town/Suburb:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1694114534"/>
             <w:placeholder>
               <w:docPart w:val="74AF0BBB3DAF4AE3BA7333D6438AAA02"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2576" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                <w:tcMar/>
               </w:tcPr>
-              <w:p w14:paraId="3FFE7AEC" w14:textId="191A6D57" w:rsidR="00BB7567" w:rsidRPr="00BB7567" w:rsidRDefault="00FD6506" w:rsidP="00BF40D0">
+              <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00FD6506" w14:paraId="3FFE7AEC" w14:textId="191A6D57">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DC56A4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:sdtEndPr>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="20BE7917" w14:textId="77777777" w:rsidR="00BB7567" w:rsidRPr="00BB7567" w:rsidRDefault="00BB7567" w:rsidP="00BF40D0">
+          <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00BB7567" w14:paraId="20BE7917" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7567">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1239443515"/>
             <w:placeholder>
               <w:docPart w:val="5DE62097538645BABF4FFACE5247C9F1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2949" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                <w:tcMar/>
               </w:tcPr>
-              <w:p w14:paraId="46383A87" w14:textId="72E845F9" w:rsidR="00BB7567" w:rsidRPr="00BB7567" w:rsidRDefault="00FD6506" w:rsidP="00BF40D0">
+              <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00FD6506" w14:paraId="46383A87" w14:textId="72E845F9">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DC56A4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:sdtEndPr>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB7567" w14:paraId="290D3862" w14:textId="77777777" w:rsidTr="00776582">
+      <w:tr w:rsidR="00BB7567" w:rsidTr="4B6FEC3A" w14:paraId="290D3862" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="47F4D6DD" w14:textId="77777777" w:rsidR="00BB7567" w:rsidRPr="00BB7567" w:rsidRDefault="00BB7567" w:rsidP="00BF40D0">
+          <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00BB7567" w14:paraId="47F4D6DD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7567">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1849209163"/>
             <w:placeholder>
               <w:docPart w:val="B90BFB62C4C04B308A56E47A6C8E197D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3255" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                <w:tcMar/>
               </w:tcPr>
-              <w:p w14:paraId="16E3AF89" w14:textId="75C591A2" w:rsidR="00BB7567" w:rsidRPr="00BB7567" w:rsidRDefault="00FD6506" w:rsidP="00BF40D0">
+              <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00FD6506" w14:paraId="16E3AF89" w14:textId="75C591A2">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DC56A4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:sdtEndPr>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="37D1C6AE" w14:textId="77777777" w:rsidR="00BB7567" w:rsidRPr="00BB7567" w:rsidRDefault="00BB7567" w:rsidP="00BF40D0">
+          <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00BB7567" w14:paraId="37D1C6AE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7567">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="420841287"/>
             <w:placeholder>
               <w:docPart w:val="50EDAF4B4F42488AA8256516686D22F5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2291" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                <w:tcMar/>
               </w:tcPr>
-              <w:p w14:paraId="05BFC5A0" w14:textId="035BA12F" w:rsidR="00BB7567" w:rsidRPr="00BB7567" w:rsidRDefault="00FD6506" w:rsidP="00BF40D0">
+              <w:p w:rsidRPr="00BB7567" w:rsidR="00BB7567" w:rsidP="00BF40D0" w:rsidRDefault="00FD6506" w14:paraId="05BFC5A0" w14:textId="035BA12F">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DC56A4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:sdtEndPr>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02AB4C1C" w14:textId="77777777" w:rsidR="00BB7567" w:rsidRDefault="00BB7567" w:rsidP="00852283"/>
-    <w:p w14:paraId="37A3D856" w14:textId="3E7DE2F7" w:rsidR="00776582" w:rsidRPr="00776582" w:rsidRDefault="00807714" w:rsidP="00E43CFC">
+    <w:p w:rsidR="4B6FEC3A" w:rsidP="4B6FEC3A" w:rsidRDefault="4B6FEC3A" w14:paraId="115C59E8" w14:textId="30738930">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="139EBFAC" w:rsidP="4B6FEC3A" w:rsidRDefault="139EBFAC" w14:paraId="298A2D19" w14:textId="1321ABDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="139EBFAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Nominator details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="139EBFAC" w:rsidP="4B6FEC3A" w:rsidRDefault="139EBFAC" w14:paraId="051ADA71" w14:textId="43D7A206">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="139EBFAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Details of person who is submitting this nomination.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="139EBFAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please leave this field blank if you are the contact person listed above.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:bidiVisual w:val="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6"/>
+          <w:left w:val="single" w:sz="6"/>
+          <w:bottom w:val="single" w:sz="6"/>
+          <w:right w:val="single" w:sz="6"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1110"/>
+        <w:gridCol w:w="675"/>
+        <w:gridCol w:w="2655"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="2265"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="4B6FEC3A" w:rsidTr="4B6FEC3A" w14:paraId="058AD2CB">
+        <w:trPr>
+          <w:trHeight w:val="15"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="4B6FEC3A" w:rsidP="4B6FEC3A" w:rsidRDefault="4B6FEC3A" w14:paraId="2491EF4E" w14:textId="1AAF9BB0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>First Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="4B6FEC3A" w:rsidP="4B6FEC3A" w:rsidRDefault="4B6FEC3A" w14:paraId="64671B9B" w14:textId="0269707B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Click to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="4B6FEC3A" w:rsidP="4B6FEC3A" w:rsidRDefault="4B6FEC3A" w14:paraId="737E7149" w14:textId="75D6900A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Surname:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="4B6FEC3A" w:rsidP="4B6FEC3A" w:rsidRDefault="4B6FEC3A" w14:paraId="57EDB138" w14:textId="79A07A2F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Click to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4B6FEC3A" w:rsidTr="4B6FEC3A" w14:paraId="604327C0">
+        <w:trPr>
+          <w:trHeight w:val="15"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="4B6FEC3A" w:rsidP="4B6FEC3A" w:rsidRDefault="4B6FEC3A" w14:paraId="0A1D9259" w14:textId="6A32D575">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="4B6FEC3A" w:rsidP="4B6FEC3A" w:rsidRDefault="4B6FEC3A" w14:paraId="0CACF0B9" w14:textId="1C222F87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Click to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="4B6FEC3A" w:rsidP="4B6FEC3A" w:rsidRDefault="4B6FEC3A" w14:paraId="2C4A989C" w14:textId="11471476">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Contact number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="4B6FEC3A" w:rsidP="4B6FEC3A" w:rsidRDefault="4B6FEC3A" w14:paraId="5BC11EB2" w14:textId="1672A05A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B6FEC3A" w:rsidR="4B6FEC3A">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Click to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00776582" w:rsidP="00852283" w:rsidRDefault="00776582" w14:paraId="7B7E4ED9" w14:textId="77777777"/>
+    <w:p w:rsidR="003B5C02" w:rsidP="00852283" w:rsidRDefault="00776582" w14:paraId="3BD5B3EB" w14:textId="0999DE03">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00776582">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Nominator</w:t>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:t>Consent</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00E43CFC" w:rsidRPr="00E43CFC">
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="825714526"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="4B6FEC3A" w:rsidR="2BA60B7F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
+      </w:sdt>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00776582">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>☐ I am employed by this organisation.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E43CFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="00776582">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E43CFC" w:rsidRPr="00E43CFC">
+        <w:t>The nominee has consented to this no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6FEC3A" w:rsidR="003B5C02">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>☐ I am not employed by this organisation.</w:t>
+        <w:t>mination.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="4B6FEC3A" w:rsidP="4B6FEC3A" w:rsidRDefault="4B6FEC3A" w14:paraId="755DC4C9" w14:textId="65AA1CFD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="4B6FEC3A" w:rsidP="4B6FEC3A" w:rsidRDefault="4B6FEC3A" w14:paraId="62184995" w14:textId="4E7DBCB6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B5C02" w:rsidP="003B5C02" w:rsidRDefault="003B5C02" w14:paraId="2FCDEBE2" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="42" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...430 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B5C02" w14:paraId="3A368940" w14:textId="77777777" w:rsidTr="003B5C02">
+      <w:tr w:rsidR="00A018CC" w:rsidTr="1FDC4B9F" w14:paraId="188E1C49" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="20EA6299" w14:textId="77777777" w:rsidR="001F166C" w:rsidRDefault="001F166C" w:rsidP="003B5C02"/>
-[...231 lines deleted...]
-            <w:r w:rsidR="003D7B90" w:rsidRPr="003D7B90">
+          <w:p w:rsidR="00A018CC" w:rsidP="00B71F53" w:rsidRDefault="00A018CC" w14:paraId="3C4CE05B" w14:textId="511B0740"/>
+          <w:p w:rsidR="00A018CC" w:rsidP="00B71F53" w:rsidRDefault="00A018CC" w14:paraId="6C47C644" w14:textId="3E610EEC">
+            <w:r w:rsidR="4596A99E">
+              <w:rPr/>
               <w:t>Why are they deserving of the Innovative Koorie Learner Pathways Non-TAFE Award?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A018CC" w14:paraId="0DB39EDC" w14:textId="77777777" w:rsidTr="00AB5848">
+      <w:tr w:rsidR="00A018CC" w:rsidTr="1FDC4B9F" w14:paraId="0DB39EDC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="9007"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1282805694"/>
             <w:placeholder>
               <w:docPart w:val="D9B104890AF34E4581475148F0E945C1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9016" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                <w:tcMar/>
               </w:tcPr>
-              <w:p w14:paraId="1EDFE07B" w14:textId="77777777" w:rsidR="00A018CC" w:rsidRDefault="00A018CC" w:rsidP="00B71F53">
+              <w:p w:rsidR="00A018CC" w:rsidP="00B71F53" w:rsidRDefault="00A018CC" w14:paraId="1EDFE07B" w14:textId="77777777">
                 <w:r w:rsidRPr="00DC56A4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:sdtEndPr>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2082ECD9" w14:textId="77777777" w:rsidR="00A018CC" w:rsidRDefault="00A018CC" w:rsidP="003B5C02">
+    <w:p w:rsidR="00A018CC" w:rsidP="003B5C02" w:rsidRDefault="00A018CC" w14:paraId="2082ECD9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B1023E3" w14:textId="339E4E40" w:rsidR="001F166C" w:rsidRPr="00852283" w:rsidRDefault="001F166C" w:rsidP="003B5C02">
-      <w:r>
+    <w:p w:rsidRPr="00852283" w:rsidR="001F166C" w:rsidP="1FDC4B9F" w:rsidRDefault="001F166C" w14:paraId="3B1023E3" w14:textId="76E2DC55">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1FDC4B9F" w:rsidR="001F166C">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Submitting your nomination.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="001F166C">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="001F166C">
+        <w:rPr/>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="001F166C">
+        <w:rPr/>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidR="001F166C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F166C">
+        <w:rPr/>
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F166C">
+      <w:r w:rsidR="001F166C">
+        <w:rPr/>
         <w:t xml:space="preserve"> form and other supporting documents (optional) to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00DC56A4">
+      <w:hyperlink r:id="R27e99113178147df">
+        <w:r w:rsidRPr="1FDC4B9F" w:rsidR="001F166C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>wurrekerawards@vaeai.org.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FD6506">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Nominations close </w:t>
-[...8 lines deleted...]
-        <w:t>/05/2025</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="1FDC4B9F" w:rsidR="6FCD2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Nominations close 16/6/2026</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001F166C" w:rsidRPr="00852283" w:rsidSect="00776582">
+    <w:sectPr w:rsidRPr="00852283" w:rsidR="001F166C" w:rsidSect="00776582">
       <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22067C50" w14:textId="77777777" w:rsidR="005731FC" w:rsidRDefault="005731FC" w:rsidP="00F51C42">
+    <w:p w:rsidR="0009257F" w:rsidP="00F51C42" w:rsidRDefault="0009257F" w14:paraId="00D10387" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25C23EEE" w14:textId="77777777" w:rsidR="005731FC" w:rsidRDefault="005731FC" w:rsidP="00F51C42">
+    <w:p w:rsidR="0009257F" w:rsidP="00F51C42" w:rsidRDefault="0009257F" w14:paraId="0C3034CD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1587,632 +1711,272 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...358 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="536A8938" w14:textId="77777777" w:rsidR="005731FC" w:rsidRDefault="005731FC" w:rsidP="00F51C42">
+    <w:p w:rsidR="0009257F" w:rsidP="00F51C42" w:rsidRDefault="0009257F" w14:paraId="2CDA7BCB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79D1E551" w14:textId="77777777" w:rsidR="005731FC" w:rsidRDefault="005731FC" w:rsidP="00F51C42">
+    <w:p w:rsidR="0009257F" w:rsidP="00F51C42" w:rsidRDefault="0009257F" w14:paraId="2E9E39BC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B88E4C6" w14:textId="5B6A5858" w:rsidR="00F51C42" w:rsidRDefault="00D234CC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00F51C42" w:rsidRDefault="00852283" w14:paraId="2B88E4C6" w14:textId="3F4A975A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19CC1451" wp14:editId="63CA2B17">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1341AE3C" wp14:editId="0A098E4B">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-946298</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-895350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>10854</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7623810" cy="1020445"/>
-[...1 lines deleted...]
-          <wp:wrapThrough wrapText="bothSides">
+          <wp:extent cx="7571740" cy="1009650"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
-              <wp:lineTo x="0" y="21371"/>
-[...1 lines deleted...]
-              <wp:lineTo x="21535" y="0"/>
+              <wp:lineTo x="0" y="21192"/>
+              <wp:lineTo x="21520" y="21192"/>
+              <wp:lineTo x="21520" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
-          </wp:wrapThrough>
-          <wp:docPr id="448288370" name="Picture 2" descr="A blue background with white text&#10;&#10;AI-generated content may be incorrect."/>
+          </wp:wrapTight>
+          <wp:docPr id="1052596782" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="448288370" name="Picture 2" descr="A blue background with white text&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="0" name="Picture 4"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7623810" cy="1020445"/>
+                    <a:ext cx="7571740" cy="1009650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38956B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="180E5688"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A533481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AB0C976"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2271,272 +2035,278 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1752193161">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="711999849">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="A6/aCpI7RXRBRLQT36zgym7AQWtL9T14ats3BV8WgND0jUMnEsmxvL5hGnjrCtg9GqtFb3x8MItUOkXLcuT9Pg==" w:salt="vi3+A1LEeRuNUKgEzY5CwA=="/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F51C42"/>
     <w:rsid w:val="0002283A"/>
-    <w:rsid w:val="00034251"/>
     <w:rsid w:val="000923D0"/>
     <w:rsid w:val="0009257F"/>
     <w:rsid w:val="000B2E3F"/>
-    <w:rsid w:val="000D677C"/>
     <w:rsid w:val="001346E3"/>
-    <w:rsid w:val="00162A54"/>
     <w:rsid w:val="00196D56"/>
     <w:rsid w:val="001B109F"/>
     <w:rsid w:val="001F166C"/>
     <w:rsid w:val="0022108F"/>
     <w:rsid w:val="00234BE4"/>
     <w:rsid w:val="00275F54"/>
     <w:rsid w:val="002F6671"/>
     <w:rsid w:val="0034464E"/>
     <w:rsid w:val="003516D9"/>
     <w:rsid w:val="003639D3"/>
     <w:rsid w:val="00382F00"/>
     <w:rsid w:val="00392529"/>
     <w:rsid w:val="003A121E"/>
     <w:rsid w:val="003B5C02"/>
     <w:rsid w:val="003D7B90"/>
     <w:rsid w:val="00434E37"/>
     <w:rsid w:val="0043676A"/>
-    <w:rsid w:val="00467FA6"/>
     <w:rsid w:val="004C6BE8"/>
-    <w:rsid w:val="00505F6B"/>
     <w:rsid w:val="00563B6C"/>
     <w:rsid w:val="005662FF"/>
-    <w:rsid w:val="005731FC"/>
     <w:rsid w:val="00582A5D"/>
     <w:rsid w:val="005D0588"/>
-    <w:rsid w:val="005D78D6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0069257E"/>
     <w:rsid w:val="006B37EF"/>
     <w:rsid w:val="00776459"/>
     <w:rsid w:val="00776582"/>
     <w:rsid w:val="007C1A01"/>
     <w:rsid w:val="007C7DDF"/>
     <w:rsid w:val="007D76F3"/>
-    <w:rsid w:val="00807714"/>
     <w:rsid w:val="00852283"/>
     <w:rsid w:val="00871729"/>
-    <w:rsid w:val="008718D7"/>
     <w:rsid w:val="008D1EAD"/>
     <w:rsid w:val="00916303"/>
     <w:rsid w:val="00922997"/>
-    <w:rsid w:val="00922D1B"/>
     <w:rsid w:val="00957DEC"/>
-    <w:rsid w:val="009E4A55"/>
     <w:rsid w:val="009F507B"/>
     <w:rsid w:val="00A018CC"/>
     <w:rsid w:val="00A67921"/>
     <w:rsid w:val="00A84499"/>
     <w:rsid w:val="00A95D31"/>
     <w:rsid w:val="00A97F58"/>
     <w:rsid w:val="00AB5848"/>
     <w:rsid w:val="00AE3481"/>
     <w:rsid w:val="00B03C12"/>
-    <w:rsid w:val="00B916CC"/>
     <w:rsid w:val="00BB7567"/>
     <w:rsid w:val="00CA21FD"/>
     <w:rsid w:val="00CB1B35"/>
-    <w:rsid w:val="00CB32D5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CE576B"/>
     <w:rsid w:val="00D05B46"/>
-    <w:rsid w:val="00D234CC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DB5434"/>
     <w:rsid w:val="00E03A45"/>
-    <w:rsid w:val="00E07DE8"/>
-    <w:rsid w:val="00E43CFC"/>
     <w:rsid w:val="00ED73D5"/>
     <w:rsid w:val="00F51C42"/>
     <w:rsid w:val="00F71034"/>
     <w:rsid w:val="00FD6506"/>
+    <w:rsid w:val="09786D71"/>
+    <w:rsid w:val="09CCE953"/>
+    <w:rsid w:val="0B3E85F9"/>
+    <w:rsid w:val="0F5CDDF7"/>
+    <w:rsid w:val="139EBFAC"/>
+    <w:rsid w:val="15E58260"/>
+    <w:rsid w:val="1D784BB7"/>
+    <w:rsid w:val="1E0E5822"/>
+    <w:rsid w:val="1FDC4B9F"/>
+    <w:rsid w:val="27DBDD78"/>
+    <w:rsid w:val="2BA60B7F"/>
+    <w:rsid w:val="2E7313C4"/>
+    <w:rsid w:val="2E7313C4"/>
+    <w:rsid w:val="33A51FAA"/>
+    <w:rsid w:val="3A4931F5"/>
+    <w:rsid w:val="44E13A3A"/>
+    <w:rsid w:val="4596A99E"/>
+    <w:rsid w:val="4A94E910"/>
+    <w:rsid w:val="4B6FEC3A"/>
+    <w:rsid w:val="5A1B4617"/>
+    <w:rsid w:val="5BAED213"/>
+    <w:rsid w:val="5F8FFA9F"/>
+    <w:rsid w:val="69CADB79"/>
+    <w:rsid w:val="6FCD2ED4"/>
+    <w:rsid w:val="70DFE8E4"/>
+    <w:rsid w:val="70DFE8E4"/>
+    <w:rsid w:val="7C80E32B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CF26DA9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{886FDC64-A525-405C-947C-35325C2EE349}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2692,52 +2462,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2804,93 +2574,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F51C42"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F51C42"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F51C42"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -3007,516 +2777,516 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F51C42"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00F51C42"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00F51C42"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00F51C42"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F51C42"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00F51C42"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00F51C42"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F51C42"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F51C42"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F51C42"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F51C42"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BB7567"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003B5C02"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F166C"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F166C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000923D0"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000923D0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000923D0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000923D0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000923D0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="48454343">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3550,430 +3320,255 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1982613892">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wurrekerawards@vaeai.org.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wurrekerawards@vaeai.org.au" TargetMode="External" Id="R27e99113178147df" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B429423AAD624EC7A3A6A72259392B90"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8A2639A5-69FB-440E-B828-A94D6D50497A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D10499" w:rsidRDefault="00F648CC" w:rsidP="00F648CC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D10499" w:rsidP="00F648CC" w:rsidRDefault="00F648CC" w14:paraId="1BC9D58F" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="B429423AAD624EC7A3A6A72259392B901"/>
           </w:pPr>
           <w:r w:rsidRPr="00DC56A4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AD0FE207BB8E43FFB3C46B2AB788C103"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{93235341-1C0F-49C2-8F75-2FA21EB34FC0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D10499" w:rsidRDefault="00F648CC" w:rsidP="00F648CC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D10499" w:rsidP="00F648CC" w:rsidRDefault="00F648CC" w14:paraId="57A0E986" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="AD0FE207BB8E43FFB3C46B2AB788C1031"/>
           </w:pPr>
           <w:r w:rsidRPr="00DC56A4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="74AF0BBB3DAF4AE3BA7333D6438AAA02"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFE24F11-4C69-4F6E-9F48-FC0CD6995C56}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D10499" w:rsidRDefault="00F648CC" w:rsidP="00F648CC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D10499" w:rsidP="00F648CC" w:rsidRDefault="00F648CC" w14:paraId="01293A87" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="74AF0BBB3DAF4AE3BA7333D6438AAA021"/>
           </w:pPr>
           <w:r w:rsidRPr="00DC56A4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5DE62097538645BABF4FFACE5247C9F1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C22287B-0C36-4A5D-8CAA-16420450D421}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D10499" w:rsidRDefault="00F648CC" w:rsidP="00F648CC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D10499" w:rsidP="00F648CC" w:rsidRDefault="00F648CC" w14:paraId="708040D4" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="5DE62097538645BABF4FFACE5247C9F11"/>
           </w:pPr>
           <w:r w:rsidRPr="00DC56A4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B90BFB62C4C04B308A56E47A6C8E197D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{938E0D12-4517-4DF5-8630-8351E0EE205B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D10499" w:rsidRDefault="00F648CC" w:rsidP="00F648CC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D10499" w:rsidP="00F648CC" w:rsidRDefault="00F648CC" w14:paraId="2161A829" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="B90BFB62C4C04B308A56E47A6C8E197D1"/>
           </w:pPr>
           <w:r w:rsidRPr="00DC56A4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="50EDAF4B4F42488AA8256516686D22F5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DFF92A2F-1A3A-4896-B179-F050C7FE8B95}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D10499" w:rsidRDefault="00F648CC" w:rsidP="00F648CC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D10499" w:rsidP="00F648CC" w:rsidRDefault="00F648CC" w14:paraId="4CE838B7" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="50EDAF4B4F42488AA8256516686D22F51"/>
-          </w:pPr>
-[...172 lines deleted...]
-            <w:pStyle w:val="20094DC47A6F46FE9F1AC267DC248DF41"/>
           </w:pPr>
           <w:r w:rsidRPr="00DC56A4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D9B104890AF34E4581475148F0E945C1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4692FF4C-B477-4ED4-BEB4-7101C462EE8B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00186B3B" w:rsidRDefault="00977EA7" w:rsidP="00977EA7">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00186B3B" w:rsidP="00977EA7" w:rsidRDefault="00977EA7" w14:paraId="51F3593F" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="D9B104890AF34E4581475148F0E945C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00DC56A4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -4016,72 +3611,64 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F648CC"/>
     <w:rsid w:val="00186B3B"/>
-    <w:rsid w:val="001E45F3"/>
     <w:rsid w:val="00234BE4"/>
     <w:rsid w:val="002B0C62"/>
     <w:rsid w:val="0043676A"/>
-    <w:rsid w:val="00467FA6"/>
     <w:rsid w:val="0054263E"/>
-    <w:rsid w:val="0069257E"/>
     <w:rsid w:val="00776459"/>
     <w:rsid w:val="007D76F3"/>
     <w:rsid w:val="00871729"/>
-    <w:rsid w:val="008718D7"/>
     <w:rsid w:val="00957DEC"/>
     <w:rsid w:val="00977EA7"/>
     <w:rsid w:val="009F507B"/>
     <w:rsid w:val="00A67921"/>
-    <w:rsid w:val="00C074FC"/>
     <w:rsid w:val="00C612CA"/>
     <w:rsid w:val="00CB6384"/>
-    <w:rsid w:val="00CE576B"/>
     <w:rsid w:val="00D10499"/>
-    <w:rsid w:val="00D8220F"/>
-    <w:rsid w:val="00F342A8"/>
     <w:rsid w:val="00F648CC"/>
     <w:rsid w:val="00F71034"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4500,50 +4087,98 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00977EA7"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5A2CD7C69984EF0AF2BF5B6340CBCAD">
+    <w:name w:val="C5A2CD7C69984EF0AF2BF5B6340CBCAD"/>
+    <w:rsid w:val="00F648CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6D8F71F901844D1B395F692D8E8A3C61">
+    <w:name w:val="A6D8F71F901844D1B395F692D8E8A3C61"/>
+    <w:rsid w:val="00F648CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70593A131F7C417E9C0BE778F91B02A31">
+    <w:name w:val="70593A131F7C417E9C0BE778F91B02A31"/>
+    <w:rsid w:val="00F648CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D452B9B3212848DAB45A32C0CFE261101">
+    <w:name w:val="D452B9B3212848DAB45A32C0CFE261101"/>
+    <w:rsid w:val="00F648CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92B93825693F4E579176451E1D6279F41">
+    <w:name w:val="92B93825693F4E579176451E1D6279F41"/>
+    <w:rsid w:val="00F648CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="667AA516C7684F7696A3D9FB490A6AC61">
+    <w:name w:val="667AA516C7684F7696A3D9FB490A6AC61"/>
+    <w:rsid w:val="00F648CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B429423AAD624EC7A3A6A72259392B901">
     <w:name w:val="B429423AAD624EC7A3A6A72259392B901"/>
     <w:rsid w:val="00F648CC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD0FE207BB8E43FFB3C46B2AB788C1031">
     <w:name w:val="AD0FE207BB8E43FFB3C46B2AB788C1031"/>
     <w:rsid w:val="00F648CC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74AF0BBB3DAF4AE3BA7333D6438AAA021">
     <w:name w:val="74AF0BBB3DAF4AE3BA7333D6438AAA021"/>
     <w:rsid w:val="00F648CC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DE62097538645BABF4FFACE5247C9F11">
@@ -4611,51 +4246,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20094DC47A6F46FE9F1AC267DC248DF41">
     <w:name w:val="20094DC47A6F46FE9F1AC267DC248DF41"/>
     <w:rsid w:val="00F648CC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9B104890AF34E4581475148F0E945C1">
     <w:name w:val="D9B104890AF34E4581475148F0E945C1"/>
     <w:rsid w:val="00977EA7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4922,206 +4557,208 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <LiveLink xmlns="ce7eebc1-c204-453c-9b0a-62cfe9760a01">
-[...4 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce7eebc1-c204-453c-9b0a-62cfe9760a01">
+    <TaxCatchAll xmlns="17355560-2b86-4c56-a93b-ffef5d8990d8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1fb4a538-0d76-411f-9d0a-07e74bb11a5f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="406465c8-0d13-4cf3-9d30-1fccc562b7ec"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CA6ED8DEEBD04345B951BF6C3872BADE" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d57a90bbbdbcfdc3bc341fb36f3cbb50">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1fb4a538-0d76-411f-9d0a-07e74bb11a5f" xmlns:ns3="17355560-2b86-4c56-a93b-ffef5d8990d8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9be9948ff37fa896c0767b5e00982b66" ns2:_="" ns3:_="">
+    <xsd:import namespace="1fb4a538-0d76-411f-9d0a-07e74bb11a5f"/>
+    <xsd:import namespace="17355560-2b86-4c56-a93b-ffef5d8990d8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:LiveLink" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ce7eebc1-c204-453c-9b0a-62cfe9760a01" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1fb4a538-0d76-411f-9d0a-07e74bb11a5f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="LiveLink" ma:index="8" nillable="true" ma:displayName="Live Link" ma:description="For documents that need to be edited online" ma:format="Hyperlink" ma:internalName="LiveLink">
-[...9 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="10" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2376487e-d030-44f5-bbf2-94dc5d615e60" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2376487e-d030-44f5-bbf2-94dc5d615e60" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...8 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="406465c8-0d13-4cf3-9d30-1fccc562b7ec" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17355560-2b86-4c56-a93b-ffef5d8990d8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="11" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f21f48ad-c3b6-45eb-a960-3d41c3e7214a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="406465c8-0d13-4cf3-9d30-1fccc562b7ec">
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a4e42dd8-7cc4-4e4c-a3b6-c3180bc11d01}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="17355560-2b86-4c56-a93b-ffef5d8990d8">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
@@ -5184,145 +4821,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A871855-6B14-4710-884F-4E70FDFF0DA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BCFBAD8-202D-4645-BB42-8118DF1DA0E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94F3D449-8472-4917-B89A-10C5000C6EA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ce7eebc1-c204-453c-9b0a-62cfe9760a01"/>
     <ds:schemaRef ds:uri="406465c8-0d13-4cf3-9d30-1fccc562b7ec"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BCFBAD8-202D-4645-BB42-8118DF1DA0E5}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF1C26D2-A251-4DC4-9AC2-6C48E040AA93}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Troi Ilsley</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Tyson Austin</lastModifiedBy>
+  <revision>36</revision>
+  <lastPrinted>2025-04-01T00:27:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010035D7365140062E458FDE15BFE9F9FF84</vt:lpwstr>
+    <vt:lpwstr>0x010100CA6ED8DEEBD04345B951BF6C3872BADE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>